--- v0 (2026-05-17)
+++ v1 (2026-08-15)
@@ -95,51 +95,51 @@
   <si>
     <t>Веник банный (дубовый)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Веник банный (берёзовый)</t>
   </si>
   <si>
     <t xml:space="preserve">Сок берёзовый-натуральный. ТУ BY-100195503.002-2011 </t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>на условиях франко-склад лесничества</t>
   </si>
   <si>
     <t>Метла хозяйственная. ТУ РБ-00969296.007-98</t>
   </si>
   <si>
     <t>Мёд натуральный. ГОСТ 19792-2017</t>
   </si>
   <si>
-    <t>13 марта 2026 года</t>
+    <t>08 июля 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CYR"/>
@@ -625,51 +625,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="N16" sqref="N16"/>
+      <selection activeCell="H12" sqref="H12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.42578125" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.140625" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="10" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="255" max="255" width="7.42578125" customWidth="1"/>
     <col min="257" max="257" width="9.5703125" customWidth="1"/>
     <col min="258" max="258" width="12.5703125" customWidth="1"/>
     <col min="259" max="259" width="21.140625" customWidth="1"/>
     <col min="260" max="260" width="11.5703125" customWidth="1"/>
     <col min="261" max="261" width="0" hidden="1" customWidth="1"/>
     <col min="262" max="262" width="16.85546875" customWidth="1"/>
     <col min="263" max="263" width="9.140625" customWidth="1"/>
     <col min="511" max="511" width="7.42578125" customWidth="1"/>
     <col min="513" max="513" width="9.5703125" customWidth="1"/>
     <col min="514" max="514" width="12.5703125" customWidth="1"/>
     <col min="515" max="515" width="21.140625" customWidth="1"/>
     <col min="516" max="516" width="11.5703125" customWidth="1"/>
     <col min="517" max="517" width="0" hidden="1" customWidth="1"/>
@@ -1311,51 +1311,51 @@
       </c>
       <c r="G13" s="8">
         <v>6000</v>
       </c>
       <c r="H13" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>60000</v>
       </c>
       <c r="H14" s="17">
-        <v>10</v>
+        <v>10.7</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28"/>
       <c r="F15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="8">
         <v>60000</v>
       </c>
       <c r="H15" s="17">
         <v>3.46</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>18</v>