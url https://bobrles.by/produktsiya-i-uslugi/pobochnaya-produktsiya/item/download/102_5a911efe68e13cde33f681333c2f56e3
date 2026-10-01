--- v1 (2026-08-15)
+++ v2 (2026-10-01)
@@ -95,51 +95,51 @@
   <si>
     <t>Веник банный (дубовый)</t>
   </si>
   <si>
     <t>5.</t>
   </si>
   <si>
     <t>Веник банный (берёзовый)</t>
   </si>
   <si>
     <t xml:space="preserve">Сок берёзовый-натуральный. ТУ BY-100195503.002-2011 </t>
   </si>
   <si>
     <t>1.1.</t>
   </si>
   <si>
     <t>на условиях франко-склад лесничества</t>
   </si>
   <si>
     <t>Метла хозяйственная. ТУ РБ-00969296.007-98</t>
   </si>
   <si>
     <t>Мёд натуральный. ГОСТ 19792-2017</t>
   </si>
   <si>
-    <t>08 июля 2026г.</t>
+    <t>07 сентября 2026г.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="Times New Roman"/>
       <family val="1"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial CYR"/>
@@ -625,51 +625,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="H12" sqref="H12"/>
+      <selection activeCell="C6" sqref="C6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.42578125" customWidth="1"/>
     <col min="3" max="3" width="9.5703125" customWidth="1"/>
     <col min="4" max="4" width="12.5703125" customWidth="1"/>
     <col min="5" max="5" width="21.140625" customWidth="1"/>
     <col min="6" max="6" width="11.5703125" customWidth="1"/>
     <col min="7" max="7" width="10" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="16.85546875" customWidth="1"/>
     <col min="255" max="255" width="7.42578125" customWidth="1"/>
     <col min="257" max="257" width="9.5703125" customWidth="1"/>
     <col min="258" max="258" width="12.5703125" customWidth="1"/>
     <col min="259" max="259" width="21.140625" customWidth="1"/>
     <col min="260" max="260" width="11.5703125" customWidth="1"/>
     <col min="261" max="261" width="0" hidden="1" customWidth="1"/>
     <col min="262" max="262" width="16.85546875" customWidth="1"/>
     <col min="263" max="263" width="9.140625" customWidth="1"/>
     <col min="511" max="511" width="7.42578125" customWidth="1"/>
     <col min="513" max="513" width="9.5703125" customWidth="1"/>
     <col min="514" max="514" width="12.5703125" customWidth="1"/>
     <col min="515" max="515" width="21.140625" customWidth="1"/>
     <col min="516" max="516" width="11.5703125" customWidth="1"/>
     <col min="517" max="517" width="0" hidden="1" customWidth="1"/>
@@ -1311,51 +1311,51 @@
       </c>
       <c r="G13" s="8">
         <v>6000</v>
       </c>
       <c r="H13" s="17">
         <v>2</v>
       </c>
     </row>
     <row r="14" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="B14" s="26" t="s">
         <v>24</v>
       </c>
       <c r="C14" s="27"/>
       <c r="D14" s="27"/>
       <c r="E14" s="28"/>
       <c r="F14" s="3" t="s">
         <v>14</v>
       </c>
       <c r="G14" s="8">
         <v>60000</v>
       </c>
       <c r="H14" s="17">
-        <v>10.7</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A15" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B15" s="26" t="s">
         <v>17</v>
       </c>
       <c r="C15" s="27"/>
       <c r="D15" s="27"/>
       <c r="E15" s="28"/>
       <c r="F15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="G15" s="8">
         <v>60000</v>
       </c>
       <c r="H15" s="17">
         <v>3.46</v>
       </c>
     </row>
     <row r="16" spans="1:8" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A16" s="3" t="s">
         <v>18</v>